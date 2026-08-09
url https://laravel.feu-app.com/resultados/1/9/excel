--- v0 (2026-06-09)
+++ v1 (2026-08-09)
@@ -107,51 +107,51 @@
   <si>
     <t>CARDOZO HERNAN</t>
   </si>
   <si>
     <t>23334</t>
   </si>
   <si>
     <t>858000000045794</t>
   </si>
   <si>
     <t>TSUNAMI</t>
   </si>
   <si>
     <t>VIÑA HECTOR</t>
   </si>
   <si>
     <t>18312</t>
   </si>
   <si>
     <t>858000000084970</t>
   </si>
   <si>
     <t>MARISOL GG</t>
   </si>
   <si>
-    <t>GONZALEZ ELIANA</t>
+    <t>GONZÁLEZ ELIANA</t>
   </si>
   <si>
     <t>21065</t>
   </si>
   <si>
     <t>858000000045182</t>
   </si>
   <si>
     <t>SOY CLARITA</t>
   </si>
   <si>
     <t>ARIZTEGUI GIMENA</t>
   </si>
   <si>
     <t>16225</t>
   </si>
   <si>
     <t>858000000058287</t>
   </si>
   <si>
     <t>CAPINCHA</t>
   </si>
   <si>
     <t>ASOCIACIÓN HÍPICA DE FLORES</t>
   </si>
@@ -350,51 +350,51 @@
   <si>
     <t>Jinete</t>
   </si>
   <si>
     <t>Pasaporte</t>
   </si>
   <si>
     <t>Chip</t>
   </si>
   <si>
     <t>Equino</t>
   </si>
   <si>
     <t>#</t>
   </si>
   <si>
     <t>FEDERACIÓN ECUESTRE URUGUAYA</t>
   </si>
   <si>
     <t xml:space="preserve">Resultado Oficial — 09 - 72º Edición “33 Orientales” </t>
   </si>
   <si>
     <t>Fecha: 12/04/2026  ·  Distancia: 100 km</t>
   </si>
   <si>
-    <t>Generado: 09/06/2026 15:28</t>
+    <t>Generado: 09/08/2026 14:58</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>